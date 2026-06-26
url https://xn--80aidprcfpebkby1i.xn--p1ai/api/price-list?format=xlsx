--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -411,54 +411,54 @@
   <si>
     <t>Труба профильная 30×30×2 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 40×20×2 мм, 6 м</t>
   </si>
   <si>
     <t>TRP-40-40-2</t>
   </si>
   <si>
     <t>Труба профильная 40×40×2 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 50×25×2 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 50×50×2 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 50×50×3 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 60×30×2 мм, 6 м</t>
   </si>
   <si>
+    <t>Труба профильная 60×40×2 мм, 6 м</t>
+  </si>
+  <si>
     <t>TRP-60-40-2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Труба профильная 60×40×2 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 60×60×3 мм, 6 м</t>
   </si>
   <si>
     <t>Труба профильная 80×40×3 мм, 6 м</t>
   </si>
   <si>
     <t>TRP-80-80-3</t>
   </si>
   <si>
     <t>Труба профильная 80×80×3 мм, 6 м</t>
   </si>
   <si>
     <t>Шпаклёвка финишная, 25 кг</t>
   </si>
   <si>
     <t>SHT-GP-30</t>
   </si>
   <si>
     <t>Штукатурка гипсовая универсальная, 30 кг</t>
   </si>
   <si>
     <t>Knauf</t>
   </si>
@@ -3649,84 +3649,84 @@
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
         <v>132</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="1">
         <v>166</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" t="s">
         <v>111</v>
       </c>
       <c r="H83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>109</v>
       </c>
       <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" t="s">
         <v>133</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="1">
-        <v>260</v>
+        <v>185</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" t="s">
         <v>111</v>
       </c>
       <c r="H84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>109</v>
       </c>
       <c r="B85" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="C85" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" t="s">
         <v>111</v>
       </c>
       <c r="H85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>109</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="1">
         <v>305</v>
       </c>